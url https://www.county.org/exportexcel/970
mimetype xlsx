--- v6 (2026-03-23)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fddbe7f1ad4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a47a625b2b54439bb40a63f311b1b628.psmdcp" Id="R6aecb7e1320a4231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc336febc7047ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73c2f69b7ed645129d13cc76472d03d2.psmdcp" Id="R5424e6ee4a2a4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>