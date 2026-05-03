--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc336febc7047ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73c2f69b7ed645129d13cc76472d03d2.psmdcp" Id="R5424e6ee4a2a4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3f6bc7ea5d4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9930e69ec46b41f485e778d8912284f7.psmdcp" Id="R0ad7bf87da974b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>