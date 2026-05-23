--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3f6bc7ea5d4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9930e69ec46b41f485e778d8912284f7.psmdcp" Id="R0ad7bf87da974b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9470d6d47b054fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33592480577b43a3b5b24bb52487d824.psmdcp" Id="R8a0c8758fdcc4292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>