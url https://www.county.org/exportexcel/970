--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9470d6d47b054fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33592480577b43a3b5b24bb52487d824.psmdcp" Id="R8a0c8758fdcc4292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3afcff2769f47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db16c647158c4d2582f7303ea0e4aea6.psmdcp" Id="Re28db0f4dc7b4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>