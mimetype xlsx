--- v10 (2026-06-12)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3afcff2769f47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db16c647158c4d2582f7303ea0e4aea6.psmdcp" Id="Re28db0f4dc7b4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391fec5b941a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7bd3348de7441369c80622a3455c768.psmdcp" Id="Re92afa6db7a24a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>