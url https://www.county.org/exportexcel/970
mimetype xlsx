--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391fec5b941a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7bd3348de7441369c80622a3455c768.psmdcp" Id="Re92afa6db7a24a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b49e4e990b84c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ae401d07dd140ea8fb13786c5d99770.psmdcp" Id="R89dbe38d52b6464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>