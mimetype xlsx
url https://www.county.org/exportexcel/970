--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b49e4e990b84c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ae401d07dd140ea8fb13786c5d99770.psmdcp" Id="R89dbe38d52b6464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104a928a8fe74c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b807758ed9d412aa68d6c74bcb4bbc1.psmdcp" Id="R565b92727880406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>