--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104a928a8fe74c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b807758ed9d412aa68d6c74bcb4bbc1.psmdcp" Id="R565b92727880406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326fb3db582b4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ed470fbaec04f9bb9e134ccb52d482b.psmdcp" Id="R0b89dcab972f4853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>