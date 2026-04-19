--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3282a67d8564946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/317c8afbf19c4e9a874680c6a0afeb63.psmdcp" Id="R0d770e2dfd694b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d3e804cd6042bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/272817a4e6e6445f825863cfd2a7270d.psmdcp" Id="R10f2f669c99243f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>