--- v5 (2026-04-19)
+++ v6 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d3e804cd6042bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/272817a4e6e6445f825863cfd2a7270d.psmdcp" Id="R10f2f669c99243f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fef847e2ef4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d10be162c545be8c2e4be44710b5c3.psmdcp" Id="R548e4a07c1af4f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>