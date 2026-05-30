--- v6 (2026-05-10)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fef847e2ef4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d10be162c545be8c2e4be44710b5c3.psmdcp" Id="R548e4a07c1af4f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccdea5980604603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/787c227ad80d466184da7504da1b11f6.psmdcp" Id="R54cdd8949f9b4508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>