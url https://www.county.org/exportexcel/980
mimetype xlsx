--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccdea5980604603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/787c227ad80d466184da7504da1b11f6.psmdcp" Id="R54cdd8949f9b4508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bd3c9070e447d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01f74e1441ea4d929355747afe4eaafe.psmdcp" Id="R250fbe46985940ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>