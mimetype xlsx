--- v8 (2026-06-20)
+++ v9 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bd3c9070e447d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01f74e1441ea4d929355747afe4eaafe.psmdcp" Id="R250fbe46985940ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e81d9ca60548bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1843cb93c6a42a485e3e03b49de5e00.psmdcp" Id="R175fa5ce8c304733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>