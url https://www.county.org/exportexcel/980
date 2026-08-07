--- v9 (2026-07-16)
+++ v10 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e81d9ca60548bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1843cb93c6a42a485e3e03b49de5e00.psmdcp" Id="R175fa5ce8c304733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001b76500fd64751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afb8548492c84a46bd3c3440bcae7f4e.psmdcp" Id="Rdd55c7e8a06c4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>