--- v10 (2026-08-07)
+++ v11 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001b76500fd64751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afb8548492c84a46bd3c3440bcae7f4e.psmdcp" Id="Rdd55c7e8a06c4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2b8a9d09024372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/585d703c2f5f4f639b1ca8301a74c398.psmdcp" Id="R4df89be591524143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>