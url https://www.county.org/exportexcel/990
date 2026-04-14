--- v6 (2026-03-16)
+++ v7 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6657d3ce154a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf5365680bfd468c8eb8967ff873779d.psmdcp" Id="Rcb073cf8e3aa4b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5ef15042174494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b3d81be49954cec9a813e5f71b93957.psmdcp" Id="Rc8361b1be8e44e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>