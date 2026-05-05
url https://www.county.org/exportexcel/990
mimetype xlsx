--- v7 (2026-04-14)
+++ v8 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5ef15042174494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b3d81be49954cec9a813e5f71b93957.psmdcp" Id="Rc8361b1be8e44e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80379f96a8fd40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/673e8f90e22f497bb7284727d6f2aaf1.psmdcp" Id="Rdf1d3a4951bc4779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>