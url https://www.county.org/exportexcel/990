--- v8 (2026-05-05)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80379f96a8fd40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/673e8f90e22f497bb7284727d6f2aaf1.psmdcp" Id="Rdf1d3a4951bc4779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18fb807e5824cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea09ed4e156f4d1cb5892904edd89d72.psmdcp" Id="Rd7bdb8fe767c4603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>