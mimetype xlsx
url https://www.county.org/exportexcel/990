--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18fb807e5824cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea09ed4e156f4d1cb5892904edd89d72.psmdcp" Id="Rd7bdb8fe767c4603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0a14a4331641ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cf03f0531a24d719f818dfe82cf3c40.psmdcp" Id="R48e058bbe59e4244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>