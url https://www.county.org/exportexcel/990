--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0a14a4331641ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cf03f0531a24d719f818dfe82cf3c40.psmdcp" Id="R48e058bbe59e4244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a25e8b3e6604464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faa46bf87df04a3889ee184adfb35897.psmdcp" Id="R14d9c6b225314128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>