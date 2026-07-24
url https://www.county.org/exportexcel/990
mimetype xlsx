--- v11 (2026-07-04)
+++ v12 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a25e8b3e6604464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faa46bf87df04a3889ee184adfb35897.psmdcp" Id="R14d9c6b225314128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1b66040577440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b98ed6665e9748d5b2e99e03a920e152.psmdcp" Id="R0690c7566f6c44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>