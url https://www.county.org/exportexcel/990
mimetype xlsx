--- v12 (2026-07-24)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1b66040577440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b98ed6665e9748d5b2e99e03a920e152.psmdcp" Id="R0690c7566f6c44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf372a77f5784426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ce9b40d82844439a101de396d8750bc.psmdcp" Id="Rb0815713e5724c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>