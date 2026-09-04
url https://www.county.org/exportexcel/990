--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf372a77f5784426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ce9b40d82844439a101de396d8750bc.psmdcp" Id="Rb0815713e5724c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25b0c1740e2487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c56c109332c54718be5006890a0fe638.psmdcp" Id="R71dec767de4b4feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>