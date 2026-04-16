--- v8 (2026-03-27)
+++ v9 (2026-04-16)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R60f1655754bb45e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc2084814095147c8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>