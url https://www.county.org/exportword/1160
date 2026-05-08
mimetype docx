--- v9 (2026-04-16)
+++ v10 (2026-05-08)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc2084814095147c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reb40f1415a1444e5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>