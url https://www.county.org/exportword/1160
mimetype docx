--- v10 (2026-05-08)
+++ v11 (2026-05-29)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reb40f1415a1444e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rea17160987f64d12" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>