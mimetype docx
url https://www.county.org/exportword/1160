--- v11 (2026-05-29)
+++ v12 (2026-06-19)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rea17160987f64d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7d58d4e9e69e4b8b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>