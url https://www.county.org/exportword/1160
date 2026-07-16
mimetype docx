--- v12 (2026-06-19)
+++ v13 (2026-07-16)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7d58d4e9e69e4b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R58270a5f46824de2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>