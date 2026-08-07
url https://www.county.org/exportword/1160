--- v13 (2026-07-16)
+++ v14 (2026-08-07)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R58270a5f46824de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R592522bd24ef41a0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>