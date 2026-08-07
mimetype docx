--- v14 (2026-08-07)
+++ v15 (2026-08-07)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R592522bd24ef41a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2d21dd653b204752" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>