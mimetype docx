--- v15 (2026-08-07)
+++ v16 (2026-08-28)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2d21dd653b204752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1b86aa9e8ccf45d1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>