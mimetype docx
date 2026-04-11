--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R44a7b57f739843fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref75181e4b3e4845" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>