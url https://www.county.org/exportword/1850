--- v8 (2026-04-11)
+++ v9 (2026-05-08)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref75181e4b3e4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R153f436a10f04757" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>