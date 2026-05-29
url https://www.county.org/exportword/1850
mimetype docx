--- v9 (2026-05-08)
+++ v10 (2026-05-29)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R153f436a10f04757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc1e60b6eeaf84a4a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>