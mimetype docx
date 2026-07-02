--- v10 (2026-05-29)
+++ v11 (2026-07-02)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc1e60b6eeaf84a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R91d7d3a617c64e61" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>