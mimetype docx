--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R91d7d3a617c64e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4c2aca88ecf94eb7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>