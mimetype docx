--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4c2aca88ecf94eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3db6627b8cb84c4c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>