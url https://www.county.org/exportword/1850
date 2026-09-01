--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3db6627b8cb84c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R72954e9bb1cb426c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>