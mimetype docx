--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb59aa6a2877147fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R80c1877f363e46bb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>