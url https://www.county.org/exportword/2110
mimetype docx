--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R80c1877f363e46bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R08804908ed0e467b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>