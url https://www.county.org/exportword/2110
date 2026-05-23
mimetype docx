--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R08804908ed0e467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9033b5b3ea354766" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>