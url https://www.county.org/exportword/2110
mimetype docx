--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9033b5b3ea354766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf36500131d0d4fda" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>