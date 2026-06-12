--- v11 (2026-06-12)
+++ v12 (2026-06-12)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf36500131d0d4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1a5830f33edd4cf3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>