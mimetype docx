--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1a5830f33edd4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R22e995ad772548ab" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>