--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R22e995ad772548ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R211d97aae28b4242" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>