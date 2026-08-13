--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R211d97aae28b4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra0f0694460b549d6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>