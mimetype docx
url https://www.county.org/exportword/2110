--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra0f0694460b549d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R372a835bbd2d48e1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12"/>
           <w:bottom w:val="single" w:sz="12"/>
           <w:left w:val="single" w:sz="12"/>
           <w:right w:val="single" w:sz="12"/>
           <w:insideH w:val="single" w:sz="12"/>
           <w:insideV w:val="single" w:sz="12"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>